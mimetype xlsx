--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,1277 +1,644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27126"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://groevenbeek365-my.sharepoint.com/personal/vxm_groevenbeek_nl/Documents/2023 Groevenbeek Putten/Beleid/Lessentabel/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://groevenbeek365.sharepoint.com/sites/W-VP-Formatie/Gedeelde documenten/General/2627/Lessenverdeling/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="91" documentId="8_{922C8043-4D56-40C7-8A17-0A671D52CECD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{19C06D70-D1F3-4412-B1A6-A8390C8ACD09}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D734A42A-4F3D-4578-AB00-0110EEA6C82D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B2E74FAA-0940-4B81-80AF-1AD52D120EAE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Lessentabel en lesuren" sheetId="1" r:id="rId1"/>
+    <sheet name="Compleet" sheetId="8" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P84" i="1" l="1"/>
-[...8 lines deleted...]
-  <c r="B26" i="1"/>
+  <c r="B78" i="8" l="1"/>
+  <c r="B52" i="8"/>
+  <c r="B26" i="8"/>
+  <c r="E78" i="8"/>
+  <c r="E51" i="8"/>
+  <c r="E24" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="80">
-[...191 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="75">
   <si>
     <r>
       <t>1TL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>plus</t>
     </r>
+  </si>
+  <si>
+    <t>1KBL</t>
+  </si>
+  <si>
+    <t>1BBL</t>
+  </si>
+  <si>
+    <t>GD</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>EN</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>BI</t>
+  </si>
+  <si>
+    <t>BV</t>
+  </si>
+  <si>
+    <t>VCT</t>
+  </si>
+  <si>
+    <t>LO</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>TLP</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>WP</t>
+  </si>
+  <si>
+    <t>RE</t>
+  </si>
+  <si>
+    <t>VC</t>
   </si>
   <si>
     <r>
       <t>2TL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>plus</t>
     </r>
+  </si>
+  <si>
+    <t>2KBL</t>
+  </si>
+  <si>
+    <t>2BBL</t>
+  </si>
+  <si>
+    <t>DU</t>
+  </si>
+  <si>
+    <t>EC</t>
   </si>
   <si>
     <r>
       <t>3TL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>plus</t>
     </r>
+  </si>
+  <si>
+    <t>3KBL</t>
+  </si>
+  <si>
+    <t>3BBL</t>
+  </si>
+  <si>
+    <t>BI*</t>
+  </si>
+  <si>
+    <t>EC*</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>DP*</t>
+  </si>
+  <si>
+    <t>ZW*</t>
   </si>
   <si>
     <r>
       <t>4TL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>plus</t>
     </r>
   </si>
   <si>
-    <t>* 1 leesuur</t>
-[...2 lines deleted...]
-    <t>*** Verplicht bij DP, keuze voor ZW</t>
+    <t>4KBL</t>
+  </si>
+  <si>
+    <t>4BBL</t>
+  </si>
+  <si>
+    <t>DU*</t>
+  </si>
+  <si>
+    <t>AK*</t>
+  </si>
+  <si>
+    <t>WI*</t>
+  </si>
+  <si>
+    <t>BI**</t>
+  </si>
+  <si>
+    <t>EC**</t>
+  </si>
+  <si>
+    <t>33/34</t>
+  </si>
+  <si>
+    <t>ICT</t>
+  </si>
+  <si>
+    <t>WP_lees</t>
+  </si>
+  <si>
+    <t>verplichte vakken</t>
+  </si>
+  <si>
+    <t>profielvakken</t>
+  </si>
+  <si>
+    <t>vrije keuzevakken</t>
+  </si>
+  <si>
+    <t>WP_afr</t>
+  </si>
+  <si>
+    <t>CKV</t>
+  </si>
+  <si>
+    <t>* 1 kiezen</t>
+  </si>
+  <si>
+    <t>** bij keuze ZW --&gt; BI, bij keuze DP --&gt; EC</t>
+  </si>
+  <si>
+    <t>BV#</t>
+  </si>
+  <si>
+    <t>* keuze uit lj. 3 voortzetten</t>
+  </si>
+  <si>
+    <t>** keuze uit lj. 3 voortzetten</t>
+  </si>
+  <si>
+    <t>WI***</t>
+  </si>
+  <si>
+    <t>MK****</t>
   </si>
   <si>
     <t>**** alleen te kiezen door leerlingen in profiel ZW in plaats van WI</t>
   </si>
   <si>
-    <t>4KBL</t>
-[...14 lines deleted...]
-    <t>BV#</t>
+    <t>*** verplicht bij DP, keuze bij ZW</t>
   </si>
   <si>
     <t># verplicht bij DP</t>
   </si>
   <si>
-    <t>lesuren</t>
-[...2 lines deleted...]
-    <t>Bi</t>
+    <t>DU***</t>
+  </si>
+  <si>
+    <t>*** 1 kiezen</t>
+  </si>
+  <si>
+    <t>*** keuze uit lj. 3 voortzetten</t>
+  </si>
+  <si>
+    <t>**** alleen te kiezen door leerlingen in profiel ZW in plaats van WI of Duits</t>
+  </si>
+  <si>
+    <t>PGP</t>
+  </si>
+  <si>
+    <t>* 4 van de 5 kiezen</t>
+  </si>
+  <si>
+    <t>PWS 40 uur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38/39 </t>
+  </si>
+  <si>
+    <t>BV2*</t>
+  </si>
+  <si>
+    <t>BV2</t>
+  </si>
+  <si>
+    <t>* 3 van de 6 kiezen</t>
+  </si>
+  <si>
+    <t>Lessentabel 2026-2027</t>
+  </si>
+  <si>
+    <t>GR_act</t>
+  </si>
+  <si>
+    <t>Wijzigingen t.o.v. de lessentabel 2025-2026</t>
+  </si>
+  <si>
+    <t>1BBK, 1KBL, 1TL</t>
+  </si>
+  <si>
+    <t>2 uren Groevenbeek Actief</t>
+  </si>
+  <si>
+    <t>2 mentoruren i.p.v. 1 uur</t>
+  </si>
+  <si>
+    <t>2BBL, 2KBL, 2TL en 3TL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="11"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...15 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7"/>
+        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="30">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...219 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...112 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...211 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
+    <cellStyle name="Standaard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1369,3052 +736,1903 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83798546-8AE1-4404-8ED2-2558F5BE6E3D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBE39B76-6AAE-4377-8AFB-5D5D7FC7F860}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T109"/>
+  <dimension ref="A1:N82"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="Q75" sqref="Q75"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K53" sqref="K53:K56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="5.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="20" max="20" width="13.28515625" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="E3" t="s">
+        <v>70</v>
+      </c>
+      <c r="K3" t="s">
+        <v>74</v>
+      </c>
+      <c r="N3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="8"/>
+      <c r="K4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="9"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="2"/>
+      <c r="D7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2"/>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="2"/>
+      <c r="J7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="2"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="11">
+        <v>1</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="11">
+        <v>1</v>
+      </c>
+      <c r="J8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="11">
+        <v>3</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="11">
+        <v>3</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="H9" s="11">
+        <v>3</v>
+      </c>
+      <c r="J9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="K9" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="11">
+        <v>3</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="11">
+        <v>3</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="11">
+        <v>3</v>
+      </c>
+      <c r="J10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="11">
+        <v>4</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="11">
+        <v>4</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="11">
+        <v>2</v>
+      </c>
+      <c r="J11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="K11" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="11">
+        <v>3</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="11">
+        <v>3</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H12" s="11">
+        <v>3</v>
+      </c>
+      <c r="J12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="11">
+        <v>2</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="11">
+        <v>1</v>
+      </c>
+      <c r="J13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="11">
+        <v>2</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="11">
+        <v>2</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="11">
+        <v>2</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="11">
+        <v>2</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="11">
+        <v>2</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" s="11">
+        <v>2</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="11">
+        <v>2</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="11">
+        <v>2</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="11">
+        <v>2</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="11">
+        <v>1</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="11">
+        <v>1</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" s="13">
+        <v>3</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="11">
+        <v>2</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="11">
+        <v>2</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18" s="13">
+        <v>3</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="11">
+        <v>2</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="15">
+        <v>12</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="11">
+        <v>6</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="15">
+        <v>12</v>
+      </c>
+      <c r="J20" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="K20" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="11">
+        <v>6</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="11">
+        <v>3</v>
+      </c>
+      <c r="J21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="11">
+        <v>1</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="11">
+        <v>4</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22" s="11">
+        <v>1</v>
+      </c>
+      <c r="J22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="K22" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="11">
+        <v>3</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1</v>
+      </c>
+      <c r="G23" s="4"/>
+      <c r="H23" s="5">
+        <v>38</v>
+      </c>
+      <c r="J23" s="4"/>
+      <c r="K23" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="11">
+        <v>1</v>
+      </c>
+      <c r="D24" s="4"/>
+      <c r="E24" s="5">
+        <f>SUM(E8:E23)</f>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="11">
+        <v>2</v>
+      </c>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="5">
+        <f>SUM(B8:B25)</f>
+        <v>41</v>
+      </c>
+      <c r="K26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G27" t="s">
+        <v>47</v>
+      </c>
+      <c r="K27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G28" t="s">
+        <v>48</v>
+      </c>
+      <c r="K28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K29" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K30" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="D33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="2"/>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="2"/>
+      <c r="J33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="11">
+        <v>1</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34" s="11">
+        <v>1</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H34" s="11">
+        <v>1</v>
+      </c>
+      <c r="J34" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="11">
+        <v>3</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="11">
+        <v>3</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="H35" s="11">
+        <v>3</v>
+      </c>
+      <c r="J35" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="K35" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="11">
+        <v>3</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="11">
+        <v>3</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H36" s="11">
+        <v>3</v>
+      </c>
+      <c r="J36" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K36" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="11">
+        <v>4</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="11">
+        <v>4</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H37" s="11">
+        <v>2</v>
+      </c>
+      <c r="J37" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="K37" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="11">
+        <v>3</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="11">
+        <v>3</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="11">
+        <v>1</v>
+      </c>
+      <c r="J38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="11">
+        <v>1</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="11">
+        <v>1</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="11">
+        <v>2</v>
+      </c>
+      <c r="J39" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="11">
+        <v>2</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H40" s="11">
+        <v>2</v>
+      </c>
+      <c r="J40" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="K40" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="11">
+        <v>2</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="11">
+        <v>3</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H41" s="11">
+        <v>2</v>
+      </c>
+      <c r="J41" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K41" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="11">
+        <v>2</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H42" s="13">
+        <v>3</v>
+      </c>
+      <c r="J42" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="K42" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="11">
+        <v>1</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="11">
+        <v>2</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H43" s="13">
+        <v>3</v>
+      </c>
+      <c r="J43" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="K43" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" s="11">
+        <v>2</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="11">
+        <v>1</v>
+      </c>
+      <c r="G44" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="H44" s="13">
+        <v>3</v>
+      </c>
+      <c r="J44" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="K44" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="11">
+        <v>1</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="11">
+        <v>2</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H45" s="13">
+        <v>3</v>
+      </c>
+      <c r="J45" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="11">
+        <v>2</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="11">
+        <v>2</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" s="15">
+        <v>12</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="K46" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B47" s="11">
+        <v>6</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="11">
+        <v>6</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H47" s="15">
+        <v>12</v>
+      </c>
+      <c r="J47" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="11">
+        <v>1</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="11">
+        <v>1</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" s="11">
+        <v>3</v>
+      </c>
+      <c r="J48" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="K48" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B49" s="11">
+        <v>1</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="11">
+        <v>1</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H49" s="11">
+        <v>1</v>
+      </c>
+      <c r="J49" s="4"/>
+      <c r="K49" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B50" s="11">
+        <v>3</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="11">
+        <v>3</v>
+      </c>
+      <c r="G50" s="4"/>
+      <c r="H50" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="11">
+        <v>2</v>
+      </c>
+      <c r="D51" s="6"/>
+      <c r="E51" s="5">
+        <f>SUM(E34:E50)</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="6"/>
+      <c r="B52" s="5">
+        <f>SUM(B34:B51)</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G54" t="s">
+        <v>47</v>
+      </c>
+      <c r="K54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G55" t="s">
+        <v>48</v>
+      </c>
+      <c r="K55" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G56" t="s">
+        <v>58</v>
+      </c>
+      <c r="K56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...94 lines deleted...]
-      <c r="G5" s="4" t="s">
+      <c r="B60" s="2"/>
+      <c r="D60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="2"/>
+      <c r="G60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60" s="2"/>
+      <c r="J60" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K60" s="2"/>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B61" s="11">
+        <v>1</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E61" s="11">
+        <v>1</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H61" s="11">
+        <v>1</v>
+      </c>
+      <c r="J61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K61" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="11">
+        <v>3</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E62" s="11">
+        <v>3</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="H62" s="11">
+        <v>3</v>
+      </c>
+      <c r="J62" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="K62" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="5" t="s">
-[...3 lines deleted...]
-      <c r="J5" s="4" t="s">
+      <c r="B63" s="11">
+        <v>3</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="11">
+        <v>3</v>
+      </c>
+      <c r="G63" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H63" s="11">
+        <v>3</v>
+      </c>
+      <c r="J63" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K63" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B64" s="11">
+        <v>4</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="11">
+        <v>4</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H64" s="11">
+        <v>2</v>
+      </c>
+      <c r="J64" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="K64" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="11">
+        <v>1</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="11">
+        <v>1</v>
+      </c>
+      <c r="G65" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H65" s="11">
+        <v>1</v>
+      </c>
+      <c r="J65" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K65" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="11">
+        <v>2</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="11">
+        <v>2</v>
+      </c>
+      <c r="G66" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H66" s="11">
+        <v>2</v>
+      </c>
+      <c r="J66" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K66" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="11">
+        <v>3</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="11">
+        <v>3</v>
+      </c>
+      <c r="G67" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" s="11">
+        <v>2</v>
+      </c>
+      <c r="J67" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="K67" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="5" t="s">
-[...49 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="B68" s="11">
+        <v>3</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="11">
+        <v>3</v>
+      </c>
+      <c r="G68" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H68" s="11">
+        <v>2</v>
+      </c>
+      <c r="J68" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="K68" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="60">
-[...10 lines deleted...]
-      <c r="G7" s="31" t="s">
+      <c r="B69" s="11">
+        <v>3</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E69" s="11">
+        <v>2</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H69" s="11">
+        <v>1</v>
+      </c>
+      <c r="J69" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="K69" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="11">
+        <v>2</v>
+      </c>
+      <c r="D70" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="30">
-[...3 lines deleted...]
-      <c r="J7" s="10" t="s">
+      <c r="E70" s="11">
+        <v>2</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H70" s="13">
+        <v>3</v>
+      </c>
+      <c r="J70" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="K70" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" s="11">
+        <v>1</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="11">
+        <v>2</v>
+      </c>
+      <c r="G71" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H71" s="13">
+        <v>2</v>
+      </c>
+      <c r="J71" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="K71" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B72" s="11">
+        <v>1</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="11">
+        <v>2</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="H72" s="13">
+        <v>2</v>
+      </c>
+      <c r="J72" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="K72" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B73" s="11">
+        <v>6</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="11">
+        <v>1</v>
+      </c>
+      <c r="G73" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="H73" s="13">
+        <v>3</v>
+      </c>
+      <c r="J73" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K73" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="11">
+        <v>1</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E74" s="11">
+        <v>4</v>
+      </c>
+      <c r="G74" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="H74" s="13">
+        <v>2</v>
+      </c>
+      <c r="J74" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K74" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B75" s="11">
+        <v>3</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E75" s="11">
+        <v>1</v>
+      </c>
+      <c r="G75" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H75" s="11">
         <v>8</v>
       </c>
-      <c r="K7" s="11">
-[...194 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="J75" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="K75" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B76" s="11">
+        <v>1</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="11">
+        <v>4</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H76" s="11">
+        <v>4</v>
+      </c>
+      <c r="J76" s="4"/>
+      <c r="K76" s="5">
         <v>37</v>
       </c>
-      <c r="B13" s="60">
-[...382 lines deleted...]
-        <f>SUM(B6:B25)</f>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B77" s="11">
+        <v>2</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E77" s="11">
+        <v>1</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H77" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="5">
+        <f>SUM(B61:B77)</f>
+        <v>40</v>
+      </c>
+      <c r="D78" s="4"/>
+      <c r="E78" s="5">
+        <f>SUM(E61:E77)</f>
         <v>39</v>
       </c>
-      <c r="C26" s="72"/>
-[...1063 lines deleted...]
-      <c r="A64" s="4" t="s">
+      <c r="G78" s="4"/>
+      <c r="H78" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="B64" s="5" t="s">
-[...17 lines deleted...]
-      <c r="J64" s="4" t="s">
+      <c r="J78" t="s">
         <v>67</v>
       </c>
-      <c r="K64" s="5" t="s">
-[...803 lines deleted...]
-      <c r="N85" s="26" t="s">
+    </row>
+    <row r="81" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G81" t="s">
         <v>62</v>
       </c>
-      <c r="O85" s="27"/>
-[...66 lines deleted...]
-      <c r="J88" s="71" t="s">
+    </row>
+    <row r="82" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G82" t="s">
         <v>63</v>
       </c>
-      <c r="K88" s="71"/>
-[...208 lines deleted...]
-      <c r="N109" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="78" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d6d08c5e-f48a-40f6-a7a6-8f2d77ee4533">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="619f2013-e384-4bf5-9146-b9a15918d8db" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009330B0BB7F12B34AB1A6EE88C1E31A5B" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a9b830ed11955f91e42bf1926d5beb45">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6d08c5e-f48a-40f6-a7a6-8f2d77ee4533" xmlns:ns3="619f2013-e384-4bf5-9146-b9a15918d8db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0abde0513b1c6747de4bbf9fbdc29c4e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d6d08c5e-f48a-40f6-a7a6-8f2d77ee4533"/>
+    <xsd:import namespace="619f2013-e384-4bf5-9146-b9a15918d8db"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d6d08c5e-f48a-40f6-a7a6-8f2d77ee4533" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="08804baa-3833-46f4-a93a-a6baa1400fed" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="619f2013-e384-4bf5-9146-b9a15918d8db" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a34652b5-4232-4f61-9183-814b21aaabcb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="619f2013-e384-4bf5-9146-b9a15918d8db">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89D37F71-8D20-4FA6-B714-BA3BC869B16C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="619f2013-e384-4bf5-9146-b9a15918d8db"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d6d08c5e-f48a-40f6-a7a6-8f2d77ee4533"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="a4c4db62-a751-43a8-9856-ae40647d65e5"/>
+    <ds:schemaRef ds:uri="9987772f-5c12-4785-91a9-d7e67ad479cf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AC902AA-A793-4D58-92A9-B16DEBAD4279}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B739BB97-F5E5-4BAD-992F-8C62CB325264}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Lessentabel en lesuren'!Afdrukbereik</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Compleet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Christelijk College Groevenbeek</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Wieman, A.T.</dc:creator>
+  <dc:creator>Fennema M.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009330B0BB7F12B34AB1A6EE88C1E31A5B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>